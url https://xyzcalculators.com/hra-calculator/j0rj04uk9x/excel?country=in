--- v0 (2026-04-05)
+++ v1 (2026-05-24)
@@ -10,123 +10,148 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId5"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId6"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId7"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Summary" r:id="rId1"/>
     <sheet sheetId="2" name="Schedule" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt formatCode="yyyy/mm/dd" numFmtId="100"/>
     <numFmt formatCode="yyyy/mm/dd hh:mm:ss" numFmtId="101"/>
   </numFmts>
-  <fonts count="8">
+  <fonts count="10">
     <font>
       <name val="Arial"/>
       <sz val="11"/>
       <family val="1"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="16"/>
       <family val="1"/>
       <b val="1"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11"/>
       <family val="1"/>
       <b val="1"/>
       <color rgb="FFFFFFFF"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="10"/>
       <family val="1"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="10"/>
       <family val="1"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="10"/>
       <family val="1"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11"/>
       <family val="1"/>
       <b val="1"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11"/>
       <family val="1"/>
     </font>
+    <font>
+      <name val="Calibri"/>
+      <sz val="12"/>
+      <family val="1"/>
+      <b val="1"/>
+      <color rgb="FFFFFFFF"/>
+    </font>
+    <font>
+      <name val="Calibri"/>
+      <sz val="10"/>
+      <family val="1"/>
+      <b val="1"/>
+    </font>
   </fonts>
-  <fills count="5">
+  <fills count="7">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF4F46E5"/>
         <bgColor rgb="FF4F46E5"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFF0F9FF"/>
         <bgColor rgb="FFF0F9FF"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFF0F9FF"/>
         <bgColor rgb="FFF0F9FF"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF1E293B"/>
+        <bgColor rgb="FF1E293B"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFF1F5F9"/>
+        <bgColor rgb="FFF1F5F9"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="6">
+  <borders count="8">
     <border/>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
@@ -152,78 +177,112 @@
       <left style="thin">
         <color rgb="FFDDDDDD"/>
       </left>
       <right style="thin">
         <color rgb="FFDDDDDD"/>
       </right>
       <top style="thin">
         <color rgb="FFDDDDDD"/>
       </top>
       <bottom style="thin">
         <color rgb="FFDDDDDD"/>
       </bottom>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFDDDDDD"/>
       </left>
       <right style="thin">
         <color rgb="FFDDDDDD"/>
       </right>
       <top style="thin">
         <color rgb="FFDDDDDD"/>
       </top>
       <bottom style="thin">
         <color rgb="FFDDDDDD"/>
+      </bottom>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFCBD5E1"/>
+      </left>
+      <right style="thin">
+        <color rgb="FFCBD5E1"/>
+      </right>
+      <top style="thin">
+        <color rgb="FFCBD5E1"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FFCBD5E1"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="10">
+  <cellXfs count="12">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0"/>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFont="1" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="2" applyNumberFormat="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="3" applyNumberFormat="1" applyFont="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" applyNumberFormat="0" applyFont="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="2" fontId="5" fillId="0" borderId="5" applyNumberFormat="1" applyFont="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="0" applyNumberFormat="0" applyFont="1" applyFill="1" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="4" borderId="0" applyNumberFormat="0" applyFont="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="5" borderId="6" applyNumberFormat="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="0">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="6" borderId="7" applyNumberFormat="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="0">
+      <alignment horizontal="left"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId1"/><Relationship Target="worksheets/sheet2.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId2"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId3"/><Relationship Target="theme/theme1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Id="rId4"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -672,51 +731,51 @@
     <row r="3">
       <c r="A3" s="4" t="inlineStr">
         <is>
           <t>Component</t>
         </is>
       </c>
       <c r="B3" s="4" t="inlineStr">
         <is>
           <t>Monthly Amount (₹)</t>
         </is>
       </c>
       <c r="C3" s="4" t="inlineStr">
         <is>
           <t>Annual Amount (₹)</t>
         </is>
       </c>
       <c r="D3" s="4" t="inlineStr">
         <is>
           <t>Note</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="6" t="inlineStr">
         <is>
-          <t>Actual HRA received from employer</t>
+          <t>Monthly HRA received</t>
         </is>
       </c>
       <c r="B4" s="5" t="n">
         <v>64000.0</v>
       </c>
       <c r="C4" s="5" t="n">
         <v>768000.0</v>
       </c>
       <c r="D4" s="6" t="inlineStr">
         <is>
           <t>Employer-provided HRA component considered for exemption.</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="6" t="inlineStr">
         <is>
           <t>Rent paid minus 10% of basic salary</t>
         </is>
       </c>
       <c r="B5" s="5" t="n">
         <v>53200.0</v>
       </c>
       <c r="C5" s="5" t="n">
         <v>638400.0</v>