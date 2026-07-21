--- v0 (2026-06-06)
+++ v1 (2026-07-21)
@@ -355,287 +355,306 @@
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:J3"/>
+  <dimension ref="A1:K3"/>
   <sheetViews>
     <sheetView defaultGridColor="1" rightToLeft="0" showFormulas="0" showGridLines="1" showRowColHeaders="1" showRuler="1" showWhiteSpace="0" showZeros="1" tabSelected="0" windowProtection="0" showOutlineSymbols="1" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0" workbookViewId="0" zoomScale="100"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
-    <col width="18" min="1" max="1" bestFit="1" customWidth="1"/>
+    <col width="22" min="1" max="1" bestFit="1" customWidth="1"/>
     <col width="18" min="2" max="2" bestFit="1" customWidth="1"/>
-    <col width="15" min="3" max="3" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col width="15" min="5" max="5" bestFit="1" customWidth="1"/>
+    <col width="18" min="3" max="3" bestFit="1" customWidth="1"/>
+    <col width="15" min="4" max="4" bestFit="1" customWidth="1"/>
+    <col width="12" min="5" max="5" bestFit="1" customWidth="1"/>
     <col width="15" min="6" max="6" bestFit="1" customWidth="1"/>
-    <col width="12" min="7" max="7" bestFit="1" customWidth="1"/>
+    <col width="15" min="7" max="7" bestFit="1" customWidth="1"/>
     <col width="12" min="8" max="8" bestFit="1" customWidth="1"/>
-    <col width="22" min="9" max="9" bestFit="1" customWidth="1"/>
-    <col width="30" min="10" max="10" bestFit="1" customWidth="1"/>
+    <col width="12" min="9" max="9" bestFit="1" customWidth="1"/>
+    <col width="22" min="10" max="10" bestFit="1" customWidth="1"/>
+    <col width="30" min="11" max="11" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="inlineStr">
         <is>
+          <t>Share/Stock/Unit Name</t>
+        </is>
+      </c>
+      <c r="B1" s="3" t="inlineStr">
+        <is>
           <t>Date (YYYY-MM-DD)</t>
         </is>
       </c>
-      <c r="B1" s="3" t="inlineStr">
+      <c r="C1" s="3" t="inlineStr">
         <is>
           <t>Time (HH:MM optional)</t>
         </is>
       </c>
-      <c r="C1" s="3" t="inlineStr">
+      <c r="D1" s="3" t="inlineStr">
         <is>
           <t>Type (Buy/Sell)</t>
         </is>
       </c>
-      <c r="D1" s="3" t="inlineStr">
+      <c r="E1" s="3" t="inlineStr">
         <is>
           <t>Quantity</t>
         </is>
       </c>
-      <c r="E1" s="3" t="inlineStr">
+      <c r="F1" s="3" t="inlineStr">
         <is>
           <t>PricePerShare</t>
         </is>
       </c>
-      <c r="F1" s="3" t="inlineStr">
+      <c r="G1" s="3" t="inlineStr">
         <is>
           <t>TotalValue</t>
         </is>
       </c>
-      <c r="G1" s="3" t="inlineStr">
+      <c r="H1" s="3" t="inlineStr">
         <is>
           <t>Fees</t>
         </is>
       </c>
-      <c r="H1" s="3" t="inlineStr">
+      <c r="I1" s="3" t="inlineStr">
         <is>
           <t>Currency</t>
         </is>
       </c>
-      <c r="I1" s="3" t="inlineStr">
+      <c r="J1" s="3" t="inlineStr">
         <is>
           <t>FXRateToGBP (optional)</t>
         </is>
       </c>
-      <c r="J1" s="3" t="inlineStr">
+      <c r="K1" s="3" t="inlineStr">
         <is>
           <t>Notes</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
+          <t>AAPL</t>
+        </is>
+      </c>
+      <c r="B2" s="0" t="inlineStr">
+        <is>
           <t>2026-05-01</t>
         </is>
       </c>
-      <c r="B2" s="0" t="inlineStr">
+      <c r="C2" s="0" t="inlineStr">
         <is>
           <t>09:00</t>
         </is>
       </c>
-      <c r="C2" s="0" t="inlineStr">
+      <c r="D2" s="0" t="inlineStr">
         <is>
           <t>Buy</t>
         </is>
       </c>
-      <c r="D2" s="0" t="n">
+      <c r="E2" s="0" t="n">
         <v>100</v>
       </c>
-      <c r="E2" s="0" t="n">
+      <c r="F2" s="0" t="n">
         <v>5.5</v>
       </c>
-      <c r="F2" s="0" t="inlineStr">
+      <c r="G2" s="0" t="n">
+        <v>550.0</v>
+      </c>
+      <c r="H2" s="0" t="n">
+        <v>10.0</v>
+      </c>
+      <c r="I2" s="0" t="inlineStr">
+        <is>
+          <t>GBP</t>
+        </is>
+      </c>
+      <c r="J2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G2" s="0" t="n">
-[...14 lines deleted...]
-          <t>Sample buy transaction</t>
+      <c r="K2" s="0" t="inlineStr">
+        <is>
+          <t>Sample buy Apple</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
+          <t>AAPL</t>
+        </is>
+      </c>
+      <c r="B3" s="0" t="inlineStr">
+        <is>
           <t>2026-06-15</t>
         </is>
       </c>
-      <c r="B3" s="0" t="inlineStr">
+      <c r="C3" s="0" t="inlineStr">
         <is>
           <t>14:30</t>
         </is>
       </c>
-      <c r="C3" s="0" t="inlineStr">
+      <c r="D3" s="0" t="inlineStr">
         <is>
           <t>Sell</t>
         </is>
       </c>
-      <c r="D3" s="0" t="n">
+      <c r="E3" s="0" t="n">
         <v>50</v>
       </c>
-      <c r="E3" s="0" t="n">
+      <c r="F3" s="0" t="n">
         <v>7.2</v>
       </c>
-      <c r="F3" s="0" t="inlineStr">
+      <c r="G3" s="0" t="n">
+        <v>360.0</v>
+      </c>
+      <c r="H3" s="0" t="n">
+        <v>12.0</v>
+      </c>
+      <c r="I3" s="0" t="inlineStr">
+        <is>
+          <t>GBP</t>
+        </is>
+      </c>
+      <c r="J3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G3" s="0" t="n">
-[...14 lines deleted...]
-          <t>Sample sell transaction</t>
+      <c r="K3" s="0" t="inlineStr">
+        <is>
+          <t>Sample sell Apple</t>
         </is>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <printOptions gridLines="0" headings="0" horizontalCentered="0" verticalCentered="0"/>
   <pageMargins left="0.75" right="0.75" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:A9"/>
+  <dimension ref="A1:A10"/>
   <sheetViews>
     <sheetView defaultGridColor="1" rightToLeft="0" showFormulas="0" showGridLines="1" showRowColHeaders="1" showRuler="1" showWhiteSpace="0" showZeros="1" tabSelected="0" windowProtection="0" showOutlineSymbols="1" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0" workbookViewId="0" zoomScale="100"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
-    <col width="111.10000000000001" min="1" max="1" bestFit="1" customWidth="1"/>
+    <col width="138.60000000000002" min="1" max="1" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="4" t="inlineStr">
         <is>
           <t>Instructions for UK CGT Calculator Upload</t>
         </is>
       </c>
     </row>
     <row r="2"/>
     <row r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
-          <t>1. Date format MUST be YYYY-MM-DD (e.g. 2026-05-01).</t>
+          <t>1. Share/Stock/Unit Name is required (e.g. AAPL, TSLA, BP.L).</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
-          <t>2. Type MUST be exactly 'Buy' or 'Sell'.</t>
+          <t>2. Date format MUST be YYYY-MM-DD (e.g. 2026-05-01).</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="inlineStr">
         <is>
-          <t>3. Quantity must be greater than 0. Decimals are supported.</t>
+          <t>3. Type MUST be exactly 'Buy' or 'Sell'.</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="inlineStr">
         <is>
-          <t>4. You must provide EITHER PricePerShare OR TotalValue (or both).</t>
+          <t>4. Quantity must be greater than 0. Decimals are supported.</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="inlineStr">
         <is>
-          <t>5. Fees are optional but must be &gt;= 0 if provided.</t>
+          <t>5. You must provide EITHER PricePerShare OR TotalValue (or both). TotalValue is calculated as Qty * PricePerShare if blank.</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="inlineStr">
         <is>
-          <t>6. Currency defaults to GBP if left blank.</t>
+          <t>6. Fees are optional but must be &gt;= 0 if provided.</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="inlineStr">
         <is>
-          <t>7. If using a foreign currency, you MUST provide an FXRateToGBP to convert the transaction to GBP.</t>
+          <t>7. Currency defaults to GBP if left blank.</t>
+        </is>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="0" t="inlineStr">
+        <is>
+          <t>8. If using a foreign currency, you MUST provide an FXRateToGBP to convert the transaction to GBP.</t>
         </is>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <printOptions gridLines="0" headings="0" horizontalCentered="0" verticalCentered="0"/>
   <pageMargins left="0.75" right="0.75" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>